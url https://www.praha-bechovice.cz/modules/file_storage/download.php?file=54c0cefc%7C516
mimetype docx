--- v0 (2026-06-14)
+++ v1 (2026-08-23)
@@ -1,53 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="40AEFE11" w14:textId="43779937" w:rsidR="00A439DA" w:rsidRDefault="00A439DA" w:rsidP="00A439DA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E3DB13D" w14:textId="77777777" w:rsidR="009C15AE" w:rsidRDefault="009C15AE" w:rsidP="00A439DA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69046B3B" w14:textId="06127B85" w:rsidR="00655E13" w:rsidRDefault="00655E13" w:rsidP="00E73BA7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
@@ -75,85 +74,67 @@
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A841343" w14:textId="77777777" w:rsidR="00655E13" w:rsidRPr="00AA47DD" w:rsidRDefault="00655E13" w:rsidP="00655E13">
       <w:pPr>
         <w:pStyle w:val="Normln1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA47DD">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Městská část Praha – Běchovice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E3BAC4" w14:textId="77777777" w:rsidR="00655E13" w:rsidRPr="00AA47DD" w:rsidRDefault="00655E13" w:rsidP="00655E13">
+    <w:p w14:paraId="77E3BAC4" w14:textId="5BA4DBA3" w:rsidR="00655E13" w:rsidRPr="00AA47DD" w:rsidRDefault="00655E13" w:rsidP="00655E13">
       <w:pPr>
         <w:pStyle w:val="Normln1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA47DD">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">se sídlem Českobrodská 3, 190 11 </w:t>
-[...17 lines deleted...]
-        <w:t>Praha 9</w:t>
+        <w:t>se sídlem Českobrodská 3, 190 11 Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7680F1B4" w14:textId="77777777" w:rsidR="00655E13" w:rsidRPr="00AA47DD" w:rsidRDefault="00655E13" w:rsidP="00655E13">
       <w:pPr>
         <w:pStyle w:val="Normln1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA47DD">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IČ: </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="phone">
         <w:smartTagPr>
           <w:attr w:uri="urn:schemas-microsoft-com:office:office" w:name="ls" w:val="trans"/>
         </w:smartTagPr>
         <w:r w:rsidRPr="00AA47DD">
@@ -194,94 +175,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA47DD">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>zastoupená starostou MČ Ing. Ondřejem Martanem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7710CC0F" w14:textId="77777777" w:rsidR="0042168C" w:rsidRDefault="00655E13" w:rsidP="00655E13">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA47DD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">bankovní spojení pro úhrady: </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="377DBD34" w14:textId="5A71483E" w:rsidR="00655E13" w:rsidRPr="00AA47DD" w:rsidRDefault="0042168C" w:rsidP="0042168C">
+        <w:t xml:space="preserve">bankovní spojení pro úhrady: UniCredit Bank Czech Republic and Slovakia, a.s., </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="377DBD34" w14:textId="5800D226" w:rsidR="00655E13" w:rsidRPr="00AA47DD" w:rsidRDefault="0042168C" w:rsidP="0042168C">
       <w:pPr>
         <w:ind w:left="2124" w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00655E13" w:rsidRPr="00AA47DD">
-[...11 lines deleted...]
-      <w:r w:rsidR="00655E13" w:rsidRPr="00AA47DD">
+      <w:r w:rsidR="001D1B5E" w:rsidRPr="00AA47DD">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">č. ú </w:t>
+      </w:r>
+      <w:r w:rsidR="001D1B5E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1388027203</w:t>
+      </w:r>
+      <w:r w:rsidR="001D1B5E" w:rsidRPr="00AA47DD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/2700</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="345608FD" w14:textId="77777777" w:rsidR="001237B3" w:rsidRDefault="00655E13" w:rsidP="00655E13">
       <w:pPr>
         <w:pStyle w:val="Normln1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA47DD">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(dále též</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA47DD">
@@ -1392,111 +1359,109 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>záměr</w:t>
       </w:r>
       <w:r w:rsidR="00F05188">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66D0358E" w14:textId="77777777" w:rsidR="005545FA" w:rsidRDefault="005545FA" w:rsidP="00655E13">
       <w:pPr>
         <w:pStyle w:val="Normln1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67DBF0E0" w14:textId="7D90FB18" w:rsidR="00695333" w:rsidRDefault="00260AFE" w:rsidP="00655E13">
+    <w:p w14:paraId="67DBF0E0" w14:textId="3C6CCD24" w:rsidR="00695333" w:rsidRDefault="00260AFE" w:rsidP="00655E13">
       <w:pPr>
         <w:pStyle w:val="Normln1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00695333">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(2.)</w:t>
       </w:r>
       <w:r w:rsidR="00695333" w:rsidRPr="00695333">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00695333" w:rsidRPr="00695333">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MČ Běchovice </w:t>
       </w:r>
       <w:r w:rsidR="00695333" w:rsidRPr="00695333">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">v souladu </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>v souladu s ustanovení</w:t>
+      </w:r>
+      <w:r w:rsidR="00C61A68">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
       <w:r w:rsidR="00695333" w:rsidRPr="00695333">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> ustanovení § 2 odstavce 2 zákona </w:t>
+        <w:t xml:space="preserve"> § 2 odstavce 2 zákona </w:t>
       </w:r>
       <w:r w:rsidR="00112314">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">č. 131/2000 Sb., </w:t>
       </w:r>
       <w:r w:rsidR="00695333" w:rsidRPr="00695333">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o hlavním městě Praze</w:t>
       </w:r>
       <w:r w:rsidR="00112314">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, v platném znění,</w:t>
       </w:r>
@@ -1558,2946 +1523,3483 @@
         </w:rPr>
         <w:t xml:space="preserve">MČ Běchovice </w:t>
       </w:r>
       <w:r w:rsidR="00695333">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">je zajistit udržitelný rozvoj svěřeného území a usilovat o zachování zdravého a příznivého životního prostředí dalším generacím. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BB4B895" w14:textId="77777777" w:rsidR="00217833" w:rsidRDefault="00217833" w:rsidP="00655E13">
       <w:pPr>
         <w:pStyle w:val="Normln1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F1A2BF4" w14:textId="755D5592" w:rsidR="00695333" w:rsidRDefault="00217833" w:rsidP="00655E13">
+    <w:p w14:paraId="74FAE0B6" w14:textId="77777777" w:rsidR="0090716C" w:rsidRPr="005A6D8A" w:rsidRDefault="00217833" w:rsidP="0090716C">
+      <w:pPr>
+        <w:pStyle w:val="Normln1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B22C91">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(3.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22C91">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B22C91">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Smlouva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22C91">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> je uzavírána v souladu s </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF67A3" w:rsidRPr="00B22C91">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pravidly pro </w:t>
+      </w:r>
+      <w:r w:rsidR="00381125" w:rsidRPr="00B22C91">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>spolupráci s investory za účelem rozvoje veřejné infrastruktury Městské části Praha – Běchovice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22C91">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0042168C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ver. </w:t>
+      </w:r>
+      <w:r w:rsidR="009D7E13">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>22. 4. 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="0042168C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22C91">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> která </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF67A3" w:rsidRPr="00B22C91">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>byla schválena usnesením Zastupitelstv</w:t>
+      </w:r>
+      <w:r w:rsidR="00112314">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF67A3" w:rsidRPr="00B22C91">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> městské části Praha – Běchovice </w:t>
+      </w:r>
+      <w:r w:rsidR="00D52EF8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">č. </w:t>
+      </w:r>
+      <w:r w:rsidR="009D7E13">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>175/23/26</w:t>
+      </w:r>
+      <w:r w:rsidR="00237DE9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D52EF8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ze dne </w:t>
+      </w:r>
+      <w:r w:rsidR="009D7E13">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>22. 4. 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="0090716C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0090716C" w:rsidRPr="005A6D8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">před nabytím plné účinnosti zákona č. 283/2021 Sb., stavební zákon, ve znění pozdějších předpisů </w:t>
+      </w:r>
+      <w:r w:rsidR="0090716C" w:rsidRPr="005A6D8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">(dále </w:t>
+      </w:r>
+      <w:r w:rsidR="0090716C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>též</w:t>
+      </w:r>
+      <w:r w:rsidR="0090716C" w:rsidRPr="005A6D8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> „</w:t>
+      </w:r>
+      <w:r w:rsidR="0090716C" w:rsidRPr="0030307F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Stavební zákon</w:t>
+      </w:r>
+      <w:r w:rsidR="0090716C" w:rsidRPr="005A6D8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>“). Zásady a jednotlivá ustanovení obsažená v </w:t>
+      </w:r>
+      <w:r w:rsidR="0090716C" w:rsidRPr="00CE1E9C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Pravidlech</w:t>
+      </w:r>
+      <w:r w:rsidR="0090716C" w:rsidRPr="005A6D8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, která nemusí v plném rozsahu zohledňovat právní úpravu obsaženou ve </w:t>
+      </w:r>
+      <w:r w:rsidR="0090716C" w:rsidRPr="00810EDC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Stavebním zákoně</w:t>
+      </w:r>
+      <w:r w:rsidR="0090716C" w:rsidRPr="005A6D8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, se proto aplikují na postup před uzavřením </w:t>
+      </w:r>
+      <w:r w:rsidR="0090716C" w:rsidRPr="00810EDC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Smlouvy</w:t>
+      </w:r>
+      <w:r w:rsidR="0090716C" w:rsidRPr="005A6D8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a samotnou </w:t>
+      </w:r>
+      <w:r w:rsidR="0090716C" w:rsidRPr="00810EDC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Smlouvu</w:t>
+      </w:r>
+      <w:r w:rsidR="0090716C" w:rsidRPr="005A6D8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> obdobně.</w:t>
+      </w:r>
+      <w:r w:rsidR="0090716C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="578BA08D" w14:textId="77777777" w:rsidR="0090716C" w:rsidRPr="005A6D8A" w:rsidRDefault="0090716C" w:rsidP="0090716C">
+      <w:pPr>
+        <w:pStyle w:val="Normln1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="229B1392" w14:textId="77777777" w:rsidR="0090716C" w:rsidRDefault="0090716C" w:rsidP="0090716C">
       <w:pPr>
         <w:pStyle w:val="Normln1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B22C91">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>(3.)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B22C91">
+        <w:t>(4.)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B22C91">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Smlouva</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B22C91">
+        <w:t xml:space="preserve">Strany </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> je uzavírána v souladu s </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">deklarují záměr vytvořit touto </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pravidly pro </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00381125" w:rsidRPr="00B22C91">
+        <w:t>Smlouvou</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>spolupráci s investory za účelem rozvoje veřejné infrastruktury Městské části Praha – Běchovice</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> spolupráci a partnerství, jejichž společným cílem je vznik výstavby, která bude příznivá pro rozvoj </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0042168C">
+        <w:t>MČ Běchovice</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ver. </w:t>
-[...146 lines deleted...]
-    <w:p w14:paraId="3B81F164" w14:textId="675DE59E" w:rsidR="00381125" w:rsidRDefault="00381125" w:rsidP="00655E13">
+        <w:t xml:space="preserve"> a bude splňovat vysoké nároky zejména na kvalitu ekologických parametrů, řešení tzv. modrozelené infrastruktury nebo architektonického řešení.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="324A936B" w14:textId="77777777" w:rsidR="0090716C" w:rsidRDefault="0090716C" w:rsidP="0090716C">
       <w:pPr>
         <w:pStyle w:val="Normln1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="72063F5E" w14:textId="77777777" w:rsidR="0090716C" w:rsidRPr="00B95C85" w:rsidRDefault="0090716C" w:rsidP="0090716C">
+      <w:pPr>
+        <w:pStyle w:val="Normln1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="left" w:pos="1214"/>
+          <w:tab w:val="left" w:pos="1623"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(5.)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000E196E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Smlouva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E196E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> je uzavřena dle § 1746 odst. 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>OZ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E196E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jako soukromoprávní smlouva. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E196E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Smluvní</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E196E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E196E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>strany</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E196E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> výslovně prohlašují, že se nejedná o veřejnoprávní plánovací smlouvu ve smyslu § 130 a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>násl. stavebního zákona</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E196E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, přičemž ze </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141611">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Smlouvy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E196E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nevyplývají pro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141611">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Smluvní strany</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E196E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> žádná veřejnoprávní práva a povinnosti. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141611">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Smlouva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E196E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> neobsahuje žádné veřejnoprávní závazky předpokládané v § 131 stavebního zákona a na </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141611">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Smlouvu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E196E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se tak nebudou aplikovat žádná ustanovení stavebního zákona týkající se plánovacích smluv ani zákona č. 500/2004 Sb., správní řád, ve znění pozdějších předpisů týkající se veřejnoprávních smluv. Veškeré následky případného porušení této </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141611">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Smlouvy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E196E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sjednávají </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141611">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Smluvní strany</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E196E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pouze v soukromoprávní sféře </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141611">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Smluvních stran</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E196E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="183ECF65" w14:textId="77777777" w:rsidR="00E73BA7" w:rsidRDefault="00E73BA7" w:rsidP="00655E13">
       <w:pPr>
         <w:pStyle w:val="Normln1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E990DFB" w14:textId="77777777" w:rsidR="00E73BA7" w:rsidRDefault="00E73BA7" w:rsidP="00655E13">
+    <w:p w14:paraId="692CCAE6" w14:textId="77777777" w:rsidR="00260AFE" w:rsidRDefault="002533BF" w:rsidP="002533BF">
+      <w:pPr>
+        <w:pStyle w:val="Normln1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>II.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7670C406" w14:textId="77777777" w:rsidR="002533BF" w:rsidRPr="00643799" w:rsidRDefault="002533BF" w:rsidP="002533BF">
+      <w:pPr>
+        <w:pStyle w:val="Normln1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643799">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Předmět smlouvy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F1D1EA7" w14:textId="77777777" w:rsidR="002533BF" w:rsidRDefault="002533BF" w:rsidP="002533BF">
+      <w:pPr>
+        <w:pStyle w:val="Normln1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15E69376" w14:textId="77777777" w:rsidR="0090716C" w:rsidRPr="00547DE0" w:rsidRDefault="0090716C" w:rsidP="0090716C">
       <w:pPr>
         <w:pStyle w:val="Normln1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="091BAD0A" w14:textId="77777777" w:rsidR="00B22C91" w:rsidRDefault="00B22C91" w:rsidP="00655E13">
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(1.)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Investor </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se zavazuje uhradit </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MČ Běchovice</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> investorský kompenzační příspěvek, určený na rozvoj </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MČ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2200F">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Běchovice</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, zejména jejího občanského vybavení, infrastruktury a na vyrovnání újmy způsobené zatížením městské části a jejích obyvatel například stavební realizací, případně pozdějším provozem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547DE0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547DE0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ro vyloučení pochybností </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547DE0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Smluvní strany</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547DE0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uvádějí, že se nejedná o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547DE0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>závazek stavebníka dle § 131 odst. 3 stavebního zákona</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49B3C2F9" w14:textId="77777777" w:rsidR="0090716C" w:rsidRDefault="0090716C" w:rsidP="0090716C">
       <w:pPr>
         <w:pStyle w:val="Normln1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="2C54DE09" w14:textId="4F65A299" w:rsidR="00D2200F" w:rsidRDefault="00B95C85" w:rsidP="00655E13">
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B30FB53" w14:textId="104BB1A3" w:rsidR="00D2200F" w:rsidRDefault="0090716C" w:rsidP="0090716C">
       <w:pPr>
         <w:pStyle w:val="Normln1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...16 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2.)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...44 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:t xml:space="preserve">Pro vyloučení pochybností se </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MČ Běchovice</w:t>
       </w:r>
-      <w:r w:rsidR="00D2200F">
-[...9 lines deleted...]
-    <w:p w14:paraId="4F090C46" w14:textId="6A968AB9" w:rsidR="007F39D6" w:rsidRPr="00B95C85" w:rsidRDefault="00D2200F" w:rsidP="00655E13">
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prostřednictvím této </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Smlouvy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nezavazuje ve vztahu k </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Investorům </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>či jakýmkoli jiným osobám k žádným závazkům či povinnostem, které jsou uvedeny v § 131 odst. 1 a odst. 2 stavebního zákona.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="011F2B3A" w14:textId="77777777" w:rsidR="00643799" w:rsidRDefault="00643799" w:rsidP="002533BF">
       <w:pPr>
         <w:pStyle w:val="Normln1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="0A152B5A" w14:textId="77777777" w:rsidR="00CB2928" w:rsidRDefault="00CB2928" w:rsidP="002533BF">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23C9FA7B" w14:textId="77777777" w:rsidR="00643799" w:rsidRDefault="00643799" w:rsidP="00643799">
       <w:pPr>
         <w:pStyle w:val="Normln1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="692CCAE6" w14:textId="77777777" w:rsidR="00260AFE" w:rsidRDefault="002533BF" w:rsidP="002533BF">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>III.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="169B132F" w14:textId="77777777" w:rsidR="00643799" w:rsidRPr="00643799" w:rsidRDefault="00643799" w:rsidP="00643799">
       <w:pPr>
         <w:pStyle w:val="Normln1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="7670C406" w14:textId="77777777" w:rsidR="002533BF" w:rsidRPr="00643799" w:rsidRDefault="002533BF" w:rsidP="002533BF">
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643799">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Způsob výpočtu, výše a úhrada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="563BB087" w14:textId="77777777" w:rsidR="00643799" w:rsidRPr="00643799" w:rsidRDefault="00643799" w:rsidP="00643799">
       <w:pPr>
         <w:pStyle w:val="Normln1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00643799">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Předmět smlouvy</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5F1D1EA7" w14:textId="77777777" w:rsidR="002533BF" w:rsidRDefault="002533BF" w:rsidP="002533BF">
+        <w:t>finančního příspěvku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF000F3" w14:textId="77777777" w:rsidR="00643799" w:rsidRDefault="00643799" w:rsidP="002533BF">
+      <w:pPr>
+        <w:pStyle w:val="Normln1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74613A99" w14:textId="35FACA6E" w:rsidR="002533BF" w:rsidRDefault="004A0F79" w:rsidP="002533BF">
+      <w:pPr>
+        <w:pStyle w:val="Normln1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="006B6E8B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF769B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF769B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Na základě dohody </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF769B">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Smluvních stran</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF769B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> je výše </w:t>
+      </w:r>
+      <w:r w:rsidR="00D3796D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">investorského </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF769B" w:rsidRPr="00AF769B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kompenzačního příspě</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF769B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vku kalkulována částkou </w:t>
+      </w:r>
+      <w:r w:rsidR="007F39D6" w:rsidRPr="009773E1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF769B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kč za každý m</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF769B" w:rsidRPr="00AF769B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF769B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF769B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nově vybudované hrubé podlažní plochy </w:t>
+      </w:r>
+      <w:r w:rsidR="007F39D6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">realizované stavby dle </w:t>
+      </w:r>
+      <w:r w:rsidR="00F05188">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Investorského </w:t>
+      </w:r>
+      <w:r w:rsidR="00F05188" w:rsidRPr="003B2B4A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>záměru</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05188">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5111F4FE" w14:textId="77777777" w:rsidR="00643799" w:rsidRDefault="00643799" w:rsidP="002533BF">
+      <w:pPr>
+        <w:pStyle w:val="Normln1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38F0A664" w14:textId="63BEFD90" w:rsidR="002533BF" w:rsidRDefault="004A0F79" w:rsidP="002533BF">
+      <w:pPr>
+        <w:pStyle w:val="Normln1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="006B6E8B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00643799">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.)</w:t>
+      </w:r>
+      <w:r w:rsidR="00643799">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Dle současného konceptu, který není konečný, bude činit celková hrubá podlažní plocha </w:t>
+      </w:r>
+      <w:r w:rsidR="007F39D6" w:rsidRPr="00F05188">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>……….</w:t>
+      </w:r>
+      <w:r w:rsidR="00643799">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m</w:t>
+      </w:r>
+      <w:r w:rsidR="00643799" w:rsidRPr="00AF769B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="007F39D6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00643799">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Částka </w:t>
+      </w:r>
+      <w:r w:rsidR="00D3796D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">investorského </w:t>
+      </w:r>
+      <w:r w:rsidR="00643799">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kompenzačního příspěvku činí </w:t>
+      </w:r>
+      <w:r w:rsidR="007F39D6" w:rsidRPr="00F05188">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>……….</w:t>
+      </w:r>
+      <w:r w:rsidR="00643799">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kč (tj. slovy:</w:t>
+      </w:r>
+      <w:r w:rsidR="007F39D6" w:rsidRPr="007F39D6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F39D6" w:rsidRPr="005C11D6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007F39D6" w:rsidRPr="005C11D6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="007F39D6" w:rsidRPr="00237DE9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00643799">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tisíce korun českých).</w:t>
+      </w:r>
+      <w:r w:rsidR="007F39D6" w:rsidRPr="007F39D6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F39D6" w:rsidRPr="007F39D6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Strany předpokládají, že investorský kompenzační příspěvek dle </w:t>
+      </w:r>
+      <w:r w:rsidR="0066049F">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Smlouvy </w:t>
+      </w:r>
+      <w:r w:rsidR="007F39D6" w:rsidRPr="007F39D6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bude představovat daňově uznatelný výdaj </w:t>
+      </w:r>
+      <w:r w:rsidR="007F39D6" w:rsidRPr="0066049F">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Investora</w:t>
+      </w:r>
+      <w:r w:rsidR="007F39D6" w:rsidRPr="007F39D6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> spojený s výstavbou.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032C164F" w14:textId="77777777" w:rsidR="00643799" w:rsidRDefault="00643799" w:rsidP="002533BF">
+      <w:pPr>
+        <w:pStyle w:val="Normln1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D608F38" w14:textId="17DF6194" w:rsidR="00643799" w:rsidRDefault="004A0F79" w:rsidP="002533BF">
+      <w:pPr>
+        <w:pStyle w:val="Normln1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="006B6E8B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00643799">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.)</w:t>
+      </w:r>
+      <w:r w:rsidR="00643799">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007F39D6" w:rsidRPr="007F39D6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Investorský kompenzační příspěvek bude po uzavření </w:t>
+      </w:r>
+      <w:r w:rsidR="0066049F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">této </w:t>
+      </w:r>
+      <w:r w:rsidR="0066049F">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Smlouvy </w:t>
+      </w:r>
+      <w:r w:rsidR="007F39D6" w:rsidRPr="007F39D6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uhrazen na účet </w:t>
+      </w:r>
+      <w:r w:rsidR="007F39D6" w:rsidRPr="0066049F">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MČ Běchovice</w:t>
+      </w:r>
+      <w:r w:rsidR="007F39D6" w:rsidRPr="007F39D6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> označený v záhlaví této </w:t>
+      </w:r>
+      <w:r w:rsidR="007F39D6" w:rsidRPr="0066049F">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Smlouvy</w:t>
+      </w:r>
+      <w:r w:rsidR="007F39D6" w:rsidRPr="007F39D6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ve dvou částech. Prvá část ve výši 20</w:t>
+      </w:r>
+      <w:r w:rsidR="005C11D6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F39D6" w:rsidRPr="007F39D6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% investorského kompenzačního příspěvku bude uhrazena do 30 dnů ode dne uzavření </w:t>
+      </w:r>
+      <w:r w:rsidR="007F39D6" w:rsidRPr="007F39D6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Smlouvy</w:t>
+      </w:r>
+      <w:r w:rsidR="007F39D6" w:rsidRPr="007F39D6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00186013" w:rsidRPr="00186013">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zbývající část ve výši 80 % investorského kompenzačního příspěvku bude uhrazena do 30 dnů ode dne nabytí právní moci povolení záměru, kterým bude povolena realizace </w:t>
+      </w:r>
+      <w:r w:rsidR="007F39D6" w:rsidRPr="00D52EF8">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Investorského </w:t>
+      </w:r>
+      <w:r w:rsidR="007F39D6" w:rsidRPr="00D52EF8">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>záměru</w:t>
+      </w:r>
+      <w:r w:rsidR="007F39D6" w:rsidRPr="00D52EF8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB2EF81" w14:textId="749AED05" w:rsidR="00A6494C" w:rsidRDefault="00A6494C" w:rsidP="002533BF">
+      <w:pPr>
+        <w:pStyle w:val="Normln1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CD5A894" w14:textId="77777777" w:rsidR="0090716C" w:rsidRDefault="0090716C" w:rsidP="0090716C">
+      <w:pPr>
+        <w:pStyle w:val="Normln1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042168C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(4)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042168C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F20D0E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Smluvní strany</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042168C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se dohodly, že výše dosud neposkytnutých částí investorského kompenzačního příspěvku se vždy k 1. březnu každého kalendářního roku automaticky zvyšuje o průměrnou roční míru inflace podle indexu spotřebitelských cen za uplynulý kalendářní rok, který je zveřejňován Českým statistickým úřadem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB0F514" w14:textId="77777777" w:rsidR="0090716C" w:rsidRDefault="0090716C" w:rsidP="0090716C">
+      <w:pPr>
+        <w:pStyle w:val="Normln1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EB6ECC3" w14:textId="77777777" w:rsidR="0090716C" w:rsidRPr="00EC222C" w:rsidRDefault="0090716C" w:rsidP="0090716C">
+      <w:pPr>
+        <w:pStyle w:val="Normln1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Smluvní strany </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uvádí, že investorský kompenzační příspěvek není závazkem stavebníka dle § 131 odst. 3 stavebního zákona.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C632BDE" w14:textId="672440D3" w:rsidR="00643799" w:rsidRDefault="00643799" w:rsidP="002533BF">
+      <w:pPr>
+        <w:pStyle w:val="Normln1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5396A9EE" w14:textId="77777777" w:rsidR="00643799" w:rsidRDefault="00643799" w:rsidP="002533BF">
+      <w:pPr>
+        <w:pStyle w:val="Normln1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5601F7D6" w14:textId="77777777" w:rsidR="00643799" w:rsidRDefault="00853B32" w:rsidP="00853B32">
       <w:pPr>
         <w:pStyle w:val="Normln1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="26F43197" w14:textId="736D0270" w:rsidR="00CB2928" w:rsidRDefault="002533BF" w:rsidP="002533BF">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IV.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="248DA78F" w14:textId="77777777" w:rsidR="00853B32" w:rsidRDefault="00853B32" w:rsidP="00853B32">
+      <w:pPr>
+        <w:pStyle w:val="Normln1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Další ujednání</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6961D21E" w14:textId="77777777" w:rsidR="00853B32" w:rsidRDefault="00853B32" w:rsidP="00853B32">
+      <w:pPr>
+        <w:pStyle w:val="Normln1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16ECAA80" w14:textId="77777777" w:rsidR="00D52EF8" w:rsidRDefault="00853B32" w:rsidP="00853B32">
       <w:pPr>
         <w:pStyle w:val="Normln1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:i/>
-[...11 lines deleted...]
-        <w:t>(1.)</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="006B6E8B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...237 lines deleted...]
-    <w:p w14:paraId="5B30FB53" w14:textId="77777777" w:rsidR="00D2200F" w:rsidRDefault="00D2200F" w:rsidP="002533BF">
+      <w:r w:rsidR="004A0F79">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kompenzační příspěvek dle této smlouvy je nevratnou platbou, a to i v případě, pokud by nedošlo k naplnění záměru </w:t>
+      </w:r>
+      <w:r w:rsidR="004A0F79">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Investora </w:t>
+      </w:r>
+      <w:r w:rsidR="004A0F79" w:rsidRPr="004A0F79">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="004A0F79">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A0F79">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">plné míře, nebo by došlo k posunutí realizace </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C6B970" w14:textId="36668AEE" w:rsidR="004A0F79" w:rsidRDefault="00381125" w:rsidP="00853B32">
       <w:pPr>
         <w:pStyle w:val="Normln1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="011F2B3A" w14:textId="77777777" w:rsidR="00643799" w:rsidRDefault="00643799" w:rsidP="002533BF">
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Investičního záměru</w:t>
+      </w:r>
+      <w:r w:rsidR="004A0F79">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, je</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ho</w:t>
+      </w:r>
+      <w:r w:rsidR="004A0F79">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> modifikac</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="004A0F79">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, dočasnému či trvalému odstoupení od záměru atp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC4F726" w14:textId="77777777" w:rsidR="004A0F79" w:rsidRDefault="004A0F79" w:rsidP="00853B32">
       <w:pPr>
         <w:pStyle w:val="Normln1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23C9FA7B" w14:textId="77777777" w:rsidR="00643799" w:rsidRDefault="00643799" w:rsidP="00643799">
-[...60 lines deleted...]
-    <w:p w14:paraId="4AF000F3" w14:textId="77777777" w:rsidR="00643799" w:rsidRDefault="00643799" w:rsidP="002533BF">
+    <w:p w14:paraId="50FA5C40" w14:textId="6AFD8F73" w:rsidR="00381125" w:rsidRDefault="004A0F79" w:rsidP="00853B32">
       <w:pPr>
         <w:pStyle w:val="Normln1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="74613A99" w14:textId="35FACA6E" w:rsidR="002533BF" w:rsidRDefault="004A0F79" w:rsidP="002533BF">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="006B6E8B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">V případě, že by hrubá podlažní plocha </w:t>
+      </w:r>
+      <w:r w:rsidR="003B2B4A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dle projektové dokumentace, schválené příslušným úřadem v rámci pravomocného územního rozhodnutí o umístění stavby </w:t>
+      </w:r>
+      <w:r w:rsidR="003B2B4A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Investorského </w:t>
+      </w:r>
+      <w:r w:rsidR="003B2B4A" w:rsidRPr="003B2B4A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>záměru</w:t>
+      </w:r>
+      <w:r w:rsidR="003B2B4A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">byla vyšší než </w:t>
+      </w:r>
+      <w:r w:rsidR="007F39D6" w:rsidRPr="00F05188">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007F39D6" w:rsidRPr="00F05188">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF769B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (viz článek </w:t>
+      </w:r>
+      <w:r w:rsidR="004D0E42">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">III. odstavec 2 </w:t>
+      </w:r>
+      <w:r w:rsidR="004D0E42">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Smlouvy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B467D1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> navýší </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A7FB51" w14:textId="43B89E2D" w:rsidR="00E73BA7" w:rsidRDefault="004A0F79" w:rsidP="00853B32">
       <w:pPr>
         <w:pStyle w:val="Normln1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...67 lines deleted...]
-      <w:r w:rsidR="007F39D6" w:rsidRPr="009773E1">
+        <w:t>se</w:t>
+      </w:r>
+      <w:r w:rsidR="00A439DA">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kompenzační příspěvek o rozdíl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> přesahující </w:t>
+      </w:r>
+      <w:r w:rsidR="00F05188" w:rsidRPr="00F05188">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
-        <w:t>……</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="00AF769B" w:rsidRPr="00AF769B">
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidR="00B467D1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B467D1" w:rsidRPr="00B467D1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00B467D1" w:rsidRPr="00B467D1">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00AF769B">
-[...4 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
+      <w:r w:rsidR="00B467D1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AF769B">
-[...43 lines deleted...]
-    <w:p w14:paraId="5111F4FE" w14:textId="77777777" w:rsidR="00643799" w:rsidRDefault="00643799" w:rsidP="002533BF">
+      <w:r w:rsidR="00B467D1" w:rsidRPr="00B467D1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>postupem</w:t>
+      </w:r>
+      <w:r w:rsidR="00B467D1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dle článku III. odstavec 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B467D1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">této </w:t>
+      </w:r>
+      <w:r w:rsidR="00B467D1">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Smlouvy.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4149">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B2B4A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Obdobným způsobem budou strany postupovat v případě, že hrubá podlažní plocha dle projektové dokumentace, schválené příslušným úřadem v rámci pravomocného </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AA21F09" w14:textId="78A0F370" w:rsidR="003B2B4A" w:rsidRDefault="003B2B4A" w:rsidP="00853B32">
       <w:pPr>
         <w:pStyle w:val="Normln1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="38F0A664" w14:textId="63BEFD90" w:rsidR="002533BF" w:rsidRDefault="004A0F79" w:rsidP="002533BF">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">územního rozhodnutí o umístění stavby </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Investorského </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2B4A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>záměru</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, bude nižší než </w:t>
+      </w:r>
+      <w:r w:rsidR="007F39D6" w:rsidRPr="00F05188">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007F39D6" w:rsidRPr="00F05188">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF769B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (viz článek III. odstavec 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Smlouvy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Kompenzační příspěvek by se v takovém případě odpovídajícím způsobem snížil </w:t>
+      </w:r>
+      <w:r w:rsidR="00A439DA">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o vzniklý rozdíl, a to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B467D1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>postupem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dle článku III. odstavec 1 této </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Smlouvy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D98AA2F" w14:textId="77777777" w:rsidR="003B2B4A" w:rsidRDefault="003B2B4A" w:rsidP="00853B32">
       <w:pPr>
         <w:pStyle w:val="Normln1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...199 lines deleted...]
-    <w:p w14:paraId="032C164F" w14:textId="77777777" w:rsidR="00643799" w:rsidRDefault="00643799" w:rsidP="002533BF">
+    </w:p>
+    <w:p w14:paraId="1A2CE0CC" w14:textId="18A8B714" w:rsidR="0066049F" w:rsidRDefault="00BC4149" w:rsidP="00655E13">
       <w:pPr>
         <w:pStyle w:val="Normln1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="4D608F38" w14:textId="13ADF160" w:rsidR="00643799" w:rsidRDefault="004A0F79" w:rsidP="002533BF">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="006B6E8B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BC4149">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Investor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se zavazuje realizovat výstavbu </w:t>
+      </w:r>
+      <w:r w:rsidR="009773E1" w:rsidRPr="001D31F7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Investorského záměru</w:t>
+      </w:r>
+      <w:r w:rsidR="009773E1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="005C11D6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>souladu</w:t>
+      </w:r>
+      <w:r w:rsidR="005C11D6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005230CE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">územním plánem, požadavky </w:t>
+      </w:r>
+      <w:r w:rsidR="005230CE">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MČ Běchovice</w:t>
+      </w:r>
+      <w:r w:rsidR="005230CE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00266A10">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se zákony a příslušnými </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">právními předpisy. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MČ Běchovice </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se touto smlouvou nevzdává svých práv, </w:t>
+      </w:r>
+      <w:r w:rsidR="00266A10">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>která</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D5188E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jí budou příslušet </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jako účastník</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5188E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> řízení</w:t>
+      </w:r>
+      <w:r w:rsidR="00266A10">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5188E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AE9EF53" w14:textId="77777777" w:rsidR="0066049F" w:rsidRDefault="0066049F" w:rsidP="00655E13">
       <w:pPr>
         <w:pStyle w:val="Normln1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...178 lines deleted...]
-    <w:p w14:paraId="1DB2EF81" w14:textId="749AED05" w:rsidR="00A6494C" w:rsidRDefault="00A6494C" w:rsidP="002533BF">
+    </w:p>
+    <w:p w14:paraId="6F57311F" w14:textId="77777777" w:rsidR="0090716C" w:rsidRDefault="0090716C" w:rsidP="0090716C">
       <w:pPr>
         <w:pStyle w:val="Normln1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="7683CBC1" w14:textId="1EF441B6" w:rsidR="00A6494C" w:rsidRPr="00C458C2" w:rsidRDefault="00A6494C" w:rsidP="002533BF">
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MČ Běchovice </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se zavazuje poskytnout součinnost s realizací </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Investorského záměru </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">poté, co si </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D43B18">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>trany</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> závazně písemnou formou odsouhlasí podobu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Investorského záměru</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Tato součinnost bude </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00014BAB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MČ Běchovice</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> poskytnuta pouze v soukromoprávní rovině, tj. např. formou </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4F80">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zřízení věcných břemen pro uložení sítí nebo poskytnutí pozemků pro stavební zábor nebo pro zajištění přístupu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nebo formou umožnění </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4F80">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">připojení </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Investorského</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00014BAB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> záměru</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4F80">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">na stávající </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dopravní a technickou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4F80">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> infrastrukturu, to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vše</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4F80">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> za předpokladu, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">že jsou pozemky a infrastruktura ve vlastnictví nebo svěřené správě </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00014BAB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MČ Běchovice</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4F80">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>že to umožňují technické a kapacitní podmínky</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Podoba </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00014BAB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Investorského</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00014BAB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>záměru</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> musí být odsouhlasená zejména v následujících otázkách a podmínkách:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F0453BD" w14:textId="77777777" w:rsidR="0090716C" w:rsidRPr="00EB6A15" w:rsidRDefault="0090716C" w:rsidP="0090716C">
       <w:pPr>
         <w:pStyle w:val="Normln1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0042168C">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0042168C">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Smluvní strany se dohodly, že výše dosud neposkytnutých částí investorského kompenzačního příspěvku se vždy k 1. březnu každého kalendářního roku automaticky zvyšuje o průměrnou </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="0C632BDE" w14:textId="672440D3" w:rsidR="00643799" w:rsidRDefault="00643799" w:rsidP="002533BF">
+      </w:r>
+      <w:r w:rsidRPr="00EB6A15">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6A15">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>jednoznačného popisu záměru, případně návrhu provozní informace, k čemu bude stavba sloužit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="640D8600" w14:textId="77777777" w:rsidR="0090716C" w:rsidRPr="00EB6A15" w:rsidRDefault="0090716C" w:rsidP="0090716C">
       <w:pPr>
         <w:pStyle w:val="Normln1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="5396A9EE" w14:textId="77777777" w:rsidR="00643799" w:rsidRDefault="00643799" w:rsidP="002533BF">
+      <w:r w:rsidRPr="00EB6A15">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">b) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6A15">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">situační </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zákres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6A15">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> záměru</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75DA9014" w14:textId="77777777" w:rsidR="0090716C" w:rsidRPr="00EB6A15" w:rsidRDefault="0090716C" w:rsidP="0090716C">
       <w:pPr>
         <w:pStyle w:val="Normln1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1230 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00EB6A15">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>c)</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6A15">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">určení objemového rozsahu </w:t>
       </w:r>
-      <w:r w:rsidR="00EB6A15" w:rsidRPr="00EB6A15">
+      <w:r w:rsidRPr="00EB6A15">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>stavby záměru, a to rovněž i hrubé podlažní plochy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5955D90E" w14:textId="4851A356" w:rsidR="00EB6A15" w:rsidRPr="00EB6A15" w:rsidRDefault="00EB6A15" w:rsidP="00EB6A15">
+    <w:p w14:paraId="5CD6468D" w14:textId="77777777" w:rsidR="0090716C" w:rsidRPr="00EB6A15" w:rsidRDefault="0090716C" w:rsidP="0090716C">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="708"/>
       </w:pPr>
       <w:r w:rsidRPr="00EB6A15">
         <w:t xml:space="preserve">d) </w:t>
       </w:r>
-      <w:r w:rsidR="006548C9">
+      <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EB6A15">
         <w:t>architektonické řešení záměru</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D74D4E3" w14:textId="2FAC631C" w:rsidR="00EB6A15" w:rsidRPr="00EB6A15" w:rsidRDefault="00EB6A15" w:rsidP="00EB6A15">
+    <w:p w14:paraId="235D6FA8" w14:textId="77777777" w:rsidR="0090716C" w:rsidRPr="00EB6A15" w:rsidRDefault="0090716C" w:rsidP="0090716C">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="708"/>
       </w:pPr>
       <w:r w:rsidRPr="00EB6A15">
         <w:t xml:space="preserve">e) </w:t>
       </w:r>
-      <w:r w:rsidR="006548C9">
+      <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EB6A15">
         <w:t>řešení tzv. modrozelené infrastruktury</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1617F5DD" w14:textId="7F1338C9" w:rsidR="00EB6A15" w:rsidRPr="00EB6A15" w:rsidRDefault="00EB6A15" w:rsidP="00EB6A15">
+    <w:p w14:paraId="5291511A" w14:textId="77777777" w:rsidR="0090716C" w:rsidRPr="00EB6A15" w:rsidRDefault="0090716C" w:rsidP="0090716C">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="708"/>
       </w:pPr>
       <w:r w:rsidRPr="00EB6A15">
         <w:t xml:space="preserve">f) </w:t>
       </w:r>
-      <w:r w:rsidR="006548C9">
+      <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EB6A15">
         <w:t>dopravní řešení, včetně dopravy v klidu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F80BBC" w14:textId="66B82339" w:rsidR="000E45D0" w:rsidRPr="00EB6A15" w:rsidRDefault="00EB6A15" w:rsidP="00EB6A15">
+    <w:p w14:paraId="2BE140D1" w14:textId="77777777" w:rsidR="0090716C" w:rsidRPr="00E522D1" w:rsidRDefault="0090716C" w:rsidP="0090716C">
       <w:pPr>
         <w:pStyle w:val="Normln1"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB6A15">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">g) </w:t>
       </w:r>
-      <w:r w:rsidR="006548C9">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EB6A15">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">takto dojednaná podoba </w:t>
       </w:r>
-      <w:r w:rsidR="008123E5" w:rsidRPr="008123E5">
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="008123E5">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> záměru</w:t>
+        <w:t>Investorského záměru</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6A15">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> bude stejná pro územní řízení, stavební řízení a týká se i případných změn stavby před dokončením. Podoba odsouhlaseného záměru se nebude </w:t>
+        <w:t xml:space="preserve"> bude stejná pro </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">řízení o povolení </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>záměru</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6A15">
         <w:rPr>
-          <w:i/>
-[...3 lines deleted...]
-        <w:t>Investorem</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a týká se i případných změn </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>záměru</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6A15">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> před dokončením. Podoba odsouhlaseného záměru se nebude </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6A15">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Investor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6A15">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> jednostranně měnit.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="080AD785" w14:textId="0582E481" w:rsidR="006548C9" w:rsidRDefault="006548C9" w:rsidP="00655E13">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547DE0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ro vyloučení pochybností </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547DE0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Smluvní strany</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547DE0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uvádějí, že se nejedná o závazek </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">municipality </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547DE0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dle §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547DE0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">131 odst. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547DE0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stavebního zákona</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B805AC1" w14:textId="77777777" w:rsidR="0090716C" w:rsidRDefault="0090716C" w:rsidP="0090716C">
       <w:pPr>
         <w:pStyle w:val="Normln1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E89A658" w14:textId="0B320CE3" w:rsidR="0066049F" w:rsidRPr="008123E5" w:rsidRDefault="006548C9" w:rsidP="006548C9">
+    <w:p w14:paraId="06268D3C" w14:textId="77777777" w:rsidR="0090716C" w:rsidRPr="00014BAB" w:rsidRDefault="0090716C" w:rsidP="0090716C">
       <w:pPr>
         <w:pStyle w:val="Normln1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...26 lines deleted...]
-        <w:t>)</w:t>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(5.)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Projektová dokumentace, včetně veškeré doprovodné dokumentace, která bude předložena v řízení dle stavebního zákona, musí být v souladu s dohodou </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Stran </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4505,361 +5007,411 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Investorského záměru</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dle předchozího odstavce. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Investor </w:t>
+        <w:t xml:space="preserve">Investoři </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">se zavazuje předložit uvedenou projektovou dokumentaci s dostatečným časovým předstihem </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MČ Běchovice </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>před zahájením řízení dle stavebního zákona, tedy předtím</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> než podá žádost k příslušným úřadům, k prostudování a vyslovení souhlasu ze strany </w:t>
+        <w:t xml:space="preserve">před zahájením řízení dle stavebního zákona, tedy předtím, než podá žádost k příslušným úřadům, k prostudování a vyslovení souhlasu ze strany </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MČ Běchovice. </w:t>
       </w:r>
-      <w:r w:rsidR="008123E5">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Projektová dokumentace se pak následně stane další přílohou této </w:t>
       </w:r>
-      <w:r w:rsidR="008123E5">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Smlouvy</w:t>
       </w:r>
-      <w:r w:rsidR="008123E5">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547DE0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ro vyloučení pochybností </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547DE0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Smluvní strany</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547DE0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uvádějí, že se nejedná o závazek </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">municipality </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547DE0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dle §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547DE0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">131 odst. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547DE0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stavebního zákona</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07429AC8" w14:textId="1A40785A" w:rsidR="00266A10" w:rsidRDefault="00266A10" w:rsidP="00655E13">
+    <w:p w14:paraId="1004F8A9" w14:textId="77777777" w:rsidR="0090716C" w:rsidRDefault="0090716C" w:rsidP="0090716C">
       <w:pPr>
         <w:pStyle w:val="Normln1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2138AB3F" w14:textId="0C2534D3" w:rsidR="00F91620" w:rsidRDefault="00CB2928" w:rsidP="00F91620">
+    <w:p w14:paraId="29C43846" w14:textId="77777777" w:rsidR="0090716C" w:rsidRDefault="0090716C" w:rsidP="0090716C">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00F91620">
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="008123E5">
+      <w:r>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00F91620">
         <w:t>.)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F91620">
         <w:tab/>
-      </w:r>
-      <w:r w:rsidR="00F91620" w:rsidRPr="00F91620">
         <w:t xml:space="preserve">Každá ze </w:t>
       </w:r>
-      <w:r w:rsidR="00F91620" w:rsidRPr="00F91620">
+      <w:r w:rsidRPr="00F91620">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Stran</w:t>
       </w:r>
-      <w:r w:rsidR="00F91620" w:rsidRPr="00F91620">
+      <w:r w:rsidRPr="00F91620">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F91620">
+      <w:r>
         <w:t xml:space="preserve">na sebe </w:t>
       </w:r>
-      <w:r w:rsidR="00F91620" w:rsidRPr="00F91620">
+      <w:r w:rsidRPr="00F91620">
         <w:t xml:space="preserve">bere riziko pro ni nepříznivých změn okolností, které by nastaly po uzavření této </w:t>
       </w:r>
-      <w:r w:rsidR="00F91620">
+      <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00F91620" w:rsidRPr="00F91620">
+      <w:r w:rsidRPr="00F91620">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>mlouvy</w:t>
       </w:r>
-      <w:r w:rsidR="00F91620" w:rsidRPr="00F91620">
+      <w:r w:rsidRPr="00F91620">
         <w:t xml:space="preserve"> a týkaly se předmětu </w:t>
       </w:r>
-      <w:r w:rsidR="00F91620">
+      <w:r>
         <w:t xml:space="preserve">a závazků ze </w:t>
       </w:r>
-      <w:r w:rsidR="00F91620">
+      <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00F91620" w:rsidRPr="00F91620">
+      <w:r w:rsidRPr="00F91620">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>mlouvy</w:t>
       </w:r>
-      <w:r w:rsidR="00F91620">
+      <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00F91620" w:rsidRPr="00F91620">
+      <w:r w:rsidRPr="00F91620">
         <w:t xml:space="preserve">S ohledem na to </w:t>
       </w:r>
-      <w:r w:rsidR="00F91620">
+      <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Smluvní strany </w:t>
       </w:r>
-      <w:r w:rsidR="00F91620" w:rsidRPr="00F91620">
+      <w:r w:rsidRPr="00F91620">
         <w:t xml:space="preserve">vylučují </w:t>
       </w:r>
-      <w:r w:rsidR="006B6E8B">
+      <w:r>
         <w:t xml:space="preserve">(v souladu s ustanovením § 1 odstavec 2 </w:t>
       </w:r>
-      <w:r w:rsidR="006B6E8B" w:rsidRPr="006B6E8B">
+      <w:r w:rsidRPr="006B6E8B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>OZ</w:t>
       </w:r>
-      <w:r w:rsidR="006B6E8B">
+      <w:r>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="00F91620" w:rsidRPr="00F91620">
+      <w:r w:rsidRPr="00F91620">
         <w:t xml:space="preserve">postup podle </w:t>
       </w:r>
-      <w:r w:rsidR="00F91620">
+      <w:r>
         <w:t xml:space="preserve">těch ustanovení </w:t>
       </w:r>
-      <w:r w:rsidR="00F91620" w:rsidRPr="006B6E8B">
+      <w:r w:rsidRPr="006B6E8B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>OZ</w:t>
       </w:r>
-      <w:r w:rsidR="00F91620">
+      <w:r>
         <w:t xml:space="preserve">, která upravují nároky </w:t>
       </w:r>
-      <w:r w:rsidR="00F91620">
+      <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Účastníků</w:t>
       </w:r>
-      <w:r w:rsidR="00F91620">
+      <w:r>
         <w:t xml:space="preserve">, souvisejících se </w:t>
       </w:r>
-      <w:r w:rsidR="00F91620" w:rsidRPr="00402366">
+      <w:r w:rsidRPr="00402366">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>změnami okolností</w:t>
       </w:r>
-      <w:r w:rsidR="00F91620">
-[...8 lines deleted...]
-      <w:r w:rsidR="00402366" w:rsidRPr="006B6E8B">
+      <w:r>
+        <w:t xml:space="preserve"> (např. dle § 1764 a násl. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B6E8B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>OZ</w:t>
       </w:r>
-      <w:r w:rsidR="00402366">
-[...5 lines deleted...]
-      <w:r w:rsidR="00045C1F">
+      <w:r>
+        <w:t xml:space="preserve">) nebo </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>neúměrný</w:t>
       </w:r>
-      <w:r w:rsidR="00402366" w:rsidRPr="00402366">
+      <w:r w:rsidRPr="00402366">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>m zkrácení</w:t>
       </w:r>
-      <w:r w:rsidR="00047419">
+      <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="00402366">
-[...5 lines deleted...]
-      <w:r w:rsidR="00F91620" w:rsidRPr="006B6E8B">
+      <w:r>
+        <w:t xml:space="preserve"> (např. dle § 1793 a násl. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B6E8B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>OZ</w:t>
       </w:r>
-      <w:r w:rsidR="00F91620">
-[...6 lines deleted...]
-    <w:p w14:paraId="160E5965" w14:textId="77777777" w:rsidR="000D5592" w:rsidRDefault="000D5592" w:rsidP="00F91620">
+      <w:r>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67AF96D7" w14:textId="77777777" w:rsidR="0090716C" w:rsidRDefault="0090716C" w:rsidP="0090716C">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AD7C494" w14:textId="03125A99" w:rsidR="009773E1" w:rsidRDefault="008123E5" w:rsidP="009773E1">
+    <w:p w14:paraId="7AD7C494" w14:textId="563AA5E6" w:rsidR="009773E1" w:rsidRDefault="0090716C" w:rsidP="0090716C">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-        <w:t>(7</w:t>
+        <w:t>(7.)</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">V případě, že by povolení záměru </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB5692">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Investorského záměru</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bylo vydáno jen na část </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Investorského záměru</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, bude poskytnut investorský kompenzační příspěvek v poměrné části.</w:t>
       </w:r>
       <w:r w:rsidR="009773E1">
-        <w:t>.)</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">, bude poskytnut investorský kompenzační příspěvek v poměrné části. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="429D4CC3" w14:textId="70DEF12E" w:rsidR="009773E1" w:rsidRDefault="009773E1" w:rsidP="0042168C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33D75DE9" w14:textId="77777777" w:rsidR="0042168C" w:rsidRDefault="0042168C" w:rsidP="0042168C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23E96311" w14:textId="45D5E2B0" w:rsidR="008123E5" w:rsidRDefault="008123E5" w:rsidP="008123E5">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>V.</w:t>
       </w:r>
@@ -5165,50 +5717,51 @@
       <w:r>
         <w:t xml:space="preserve">na třetí osobu musí zůstat zachována povinnost zajištění smluvního závazku </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Investora </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">bankovní zárukou. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">MČ Běchovice </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">jako postoupená strana je oprávněna odepřít souhlas s postoupením smlouvy v případě, že jí třetí osoba nepředá novou bankovní záruku srovnatelných parametrů, jako jsou ujednány v této </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="008B30C5">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>mlouvě</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Pokud nebude </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">MČ Běchovice </w:t>
       </w:r>
       <w:r>
         <w:t>předána nová bankovní záruk</w:t>
       </w:r>
       <w:r w:rsidR="006A32DE">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> do třiceti dnů ode dne doručení žádosti o vydání souhlasu s postoupením této </w:t>
@@ -5350,637 +5903,645 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Závěrečná ujednání</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EDE8278" w14:textId="77777777" w:rsidR="00CB2928" w:rsidRDefault="00CB2928" w:rsidP="00655E13">
       <w:pPr>
         <w:pStyle w:val="Normln1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="394044DB" w14:textId="093D5EDE" w:rsidR="00CB2928" w:rsidRDefault="00B66BAB" w:rsidP="00B66BAB">
+    <w:p w14:paraId="669FAA7F" w14:textId="77777777" w:rsidR="0090716C" w:rsidRPr="00EC222C" w:rsidRDefault="0090716C" w:rsidP="0090716C">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>(1.</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">)  </w:t>
+        <w:t xml:space="preserve">(1.) </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00CB2928" w:rsidRPr="00CB2928">
+      <w:r w:rsidRPr="00CB2928">
         <w:t xml:space="preserve">Práva a povinnosti </w:t>
       </w:r>
-      <w:r w:rsidR="00CB2928" w:rsidRPr="00B66BAB">
+      <w:r w:rsidRPr="00B66BAB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Účastníků</w:t>
       </w:r>
-      <w:r w:rsidR="00CB2928" w:rsidRPr="00CB2928">
+      <w:r w:rsidRPr="00CB2928">
         <w:t xml:space="preserve"> této </w:t>
       </w:r>
-      <w:r w:rsidR="00CB2928" w:rsidRPr="00B66BAB">
+      <w:r w:rsidRPr="00B66BAB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Smlouvy</w:t>
       </w:r>
-      <w:r w:rsidR="00CB2928" w:rsidRPr="00CB2928">
+      <w:r w:rsidRPr="00CB2928">
         <w:t xml:space="preserve"> a vztahy touto </w:t>
       </w:r>
-      <w:r w:rsidR="00CB2928" w:rsidRPr="00B66BAB">
+      <w:r w:rsidRPr="00B66BAB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Smlouvou</w:t>
       </w:r>
-      <w:r w:rsidR="00CB2928" w:rsidRPr="00CB2928">
+      <w:r w:rsidRPr="00CB2928">
         <w:t xml:space="preserve"> výslovně neupravené se řídí ustanoveními </w:t>
       </w:r>
-      <w:r w:rsidR="00CB2928" w:rsidRPr="00B66BAB">
+      <w:r w:rsidRPr="00B66BAB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>OZ</w:t>
       </w:r>
-      <w:r w:rsidR="00D5188E">
-[...5 lines deleted...]
-      <w:r w:rsidR="006B6E8B" w:rsidRPr="00B66BAB">
+      <w:r>
+        <w:t xml:space="preserve"> (pokud nebylo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B66BAB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Účastníky</w:t>
       </w:r>
-      <w:r w:rsidR="006B6E8B">
-[...5 lines deleted...]
-      <w:r w:rsidR="00CB2928" w:rsidRPr="00CB2928">
+      <w:r>
+        <w:t xml:space="preserve"> ujednáno jinak) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB2928">
         <w:t xml:space="preserve">a jiných obecně závazných právních předpisů platných na území České republiky. Tato </w:t>
       </w:r>
-      <w:r w:rsidR="00F91620" w:rsidRPr="00B66BAB">
-[...11 lines deleted...]
-      <w:r w:rsidR="00CB2928" w:rsidRPr="00CB2928">
+      <w:r w:rsidRPr="00B66BAB">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Smlouva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB2928">
         <w:t xml:space="preserve"> nemá povahu smlouvy adhezní, její znění bylo přijato na základě konsensu </w:t>
       </w:r>
-      <w:r w:rsidR="00F91620" w:rsidRPr="00B66BAB">
-[...11 lines deleted...]
-      <w:r w:rsidR="00CB2928">
+      <w:r w:rsidRPr="00B66BAB">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Stran</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00CB2928" w:rsidRPr="00CB2928">
+      <w:r w:rsidRPr="00CB2928">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F91620" w:rsidRPr="00B66BAB">
+      <w:r w:rsidRPr="00B66BAB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Smluvní strany </w:t>
       </w:r>
-      <w:r w:rsidR="00CB2928" w:rsidRPr="00CB2928">
+      <w:r w:rsidRPr="00CB2928">
         <w:t>měl</w:t>
       </w:r>
-      <w:r w:rsidR="00F91620">
+      <w:r>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidR="00CB2928" w:rsidRPr="00CB2928">
+      <w:r w:rsidRPr="00CB2928">
         <w:t xml:space="preserve"> možnost její obsah posoudit a činit k němu připomínky.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-    <w:p w14:paraId="4A33A3CA" w14:textId="1D3C476D" w:rsidR="00B66BAB" w:rsidRPr="00B66BAB" w:rsidRDefault="00B66BAB" w:rsidP="00B66BAB">
+      <w:r>
+        <w:t xml:space="preserve"> Pro vyloučení pochybností </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Smluvní strany</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> uvádí, že </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Smlouva</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> má povahu soukromoprávního závazku mezi </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Smluvními stranami</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> a nejsou v ní obsažené veřejnoprávní závazky ve smyslu § 130 a násl. stavebního zákona.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="165CBB48" w14:textId="77777777" w:rsidR="0090716C" w:rsidRDefault="0090716C" w:rsidP="0090716C"/>
+    <w:p w14:paraId="7E897745" w14:textId="77777777" w:rsidR="0090716C" w:rsidRPr="00B66BAB" w:rsidRDefault="0090716C" w:rsidP="0090716C">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(2.)    </w:t>
       </w:r>
       <w:r w:rsidRPr="00B66BAB">
         <w:t xml:space="preserve">Smluvní strany jsou si vědomy toho, že za účelem plnění zákonem stanovených povinností tato </w:t>
       </w:r>
-      <w:r w:rsidR="009773E1" w:rsidRPr="009773E1">
+      <w:r w:rsidRPr="009773E1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>S</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009773E1">
+        <w:t>Smlouva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B66BAB">
+        <w:t xml:space="preserve"> podléhá uveřejnění ve veřejně přístupném registru smluv, jakožto informačním systému veřejné správy, za podmínek stanovených právně závaznými předpisy, zejména pak zákonem č. 340/2015 Sb., o registru smluv, v platném znění (dále jen též „registr smluv“).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC222C">
+        <w:t xml:space="preserve">Vzhledem k tomu, že </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC222C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>mlouva</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="3A1F5ED7" w14:textId="77777777" w:rsidR="00B66BAB" w:rsidRPr="008175C4" w:rsidRDefault="00B66BAB" w:rsidP="00B66BAB">
+        <w:t>Smlouva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC222C">
+        <w:t xml:space="preserve"> není plánovací smlouvou dle § 130 a násl. stavebního zákona, není nutné její vložení do národního </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC222C">
+        <w:t>geoportálu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC222C">
+        <w:t xml:space="preserve"> územního plánování dle § 130 odst. 3 stavebního zákona.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB18228" w14:textId="77777777" w:rsidR="0090716C" w:rsidRPr="008175C4" w:rsidRDefault="0090716C" w:rsidP="0090716C">
       <w:pPr>
         <w:pStyle w:val="Bezmezer"/>
         <w:ind w:left="1288"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="495EB204" w14:textId="3044F9A4" w:rsidR="00B66BAB" w:rsidRPr="00B66BAB" w:rsidRDefault="00B66BAB" w:rsidP="00B66BAB">
+    <w:p w14:paraId="06DB2E8C" w14:textId="77777777" w:rsidR="0090716C" w:rsidRPr="00B66BAB" w:rsidRDefault="0090716C" w:rsidP="0090716C">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>(3.)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B66BAB">
         <w:t xml:space="preserve">Smluvní strany souhlasí s uveřejněním </w:t>
       </w:r>
-      <w:r w:rsidR="009773E1" w:rsidRPr="009773E1">
+      <w:r w:rsidRPr="009773E1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Smlouvy</w:t>
       </w:r>
       <w:r w:rsidRPr="00B66BAB">
         <w:t xml:space="preserve"> v celém jejím rozsahu a uveřejněním osobních údajů v rozsahu nutném ke splnění požadavků stanovených zákonem o registru smluv.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="719E6AC9" w14:textId="77777777" w:rsidR="00CB2928" w:rsidRPr="00CB2928" w:rsidRDefault="00CB2928" w:rsidP="00CB2928">
+    <w:p w14:paraId="219567A2" w14:textId="77777777" w:rsidR="0090716C" w:rsidRPr="00CB2928" w:rsidRDefault="0090716C" w:rsidP="0090716C">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65738A11" w14:textId="62AF1601" w:rsidR="00CB2928" w:rsidRDefault="00CB2928" w:rsidP="00CB2928">
+    <w:p w14:paraId="7BB58338" w14:textId="77777777" w:rsidR="0090716C" w:rsidRDefault="0090716C" w:rsidP="0090716C">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB2928">
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00B66BAB">
+      <w:r>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2928">
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">.) </w:t>
+      </w:r>
       <w:r w:rsidRPr="00CB2928">
-        <w:t xml:space="preserve">)  </w:t>
-[...1 lines deleted...]
-      <w:r>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00CB2928">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Smluvní strany</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2928">
         <w:t xml:space="preserve"> výslovně prohlašují, že k podpisu této </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2928">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>mlouvy</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2928">
         <w:t xml:space="preserve"> přistoupily o své svobodné a pravé vůli, aniž by byly k tomu kýmkoliv donucovány, a že tuto smlouvu neuzavřely v tísni či za nápadně nevýhodných podmínek.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71EC0205" w14:textId="3A657880" w:rsidR="00B66BAB" w:rsidRDefault="00B66BAB" w:rsidP="00CB2928">
+    <w:p w14:paraId="7D780595" w14:textId="77777777" w:rsidR="0090716C" w:rsidRDefault="0090716C" w:rsidP="0090716C">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61CC93D3" w14:textId="77777777" w:rsidR="00E73BA7" w:rsidRDefault="00E73BA7" w:rsidP="00CB2928">
-[...5 lines deleted...]
-    <w:p w14:paraId="15D89872" w14:textId="315D0371" w:rsidR="00E73BA7" w:rsidRPr="00CB2928" w:rsidRDefault="00B66BAB" w:rsidP="00CB2928">
+    <w:p w14:paraId="007B2A48" w14:textId="77777777" w:rsidR="0090716C" w:rsidRPr="00CB2928" w:rsidRDefault="0090716C" w:rsidP="0090716C">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B66BAB">
         <w:t xml:space="preserve">(5.) </w:t>
       </w:r>
       <w:r w:rsidRPr="00B66BAB">
         <w:tab/>
         <w:t xml:space="preserve">Tato smlouva byla schválena usnesením </w:t>
       </w:r>
-      <w:r w:rsidR="009773E1">
+      <w:r>
         <w:t>Rady</w:t>
       </w:r>
       <w:r w:rsidRPr="00B66BAB">
         <w:t xml:space="preserve"> MČ Praha – Běchovice </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B66BAB">
         <w:t>č</w:t>
       </w:r>
       <w:r w:rsidRPr="00B66BAB">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B66BAB">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t>dne</w:t>
       </w:r>
       <w:r w:rsidRPr="00B66BAB">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>……….</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="1C84A17E" w14:textId="77777777" w:rsidR="00CB2928" w:rsidRDefault="00CB2928" w:rsidP="00CB2928">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC222C">
+        <w:t xml:space="preserve">Vzhledem k tomu, že </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000705A9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Smlouva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC222C">
+        <w:t xml:space="preserve"> není plánovací smlouvou dle § 130 a násl. stavebního zákona, není nutné její schválení zastupitelstvem MČ dle § 132 odst. 1 stavebního zákona.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1011B718" w14:textId="77777777" w:rsidR="0090716C" w:rsidRDefault="0090716C" w:rsidP="0090716C">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27342728" w14:textId="5859C678" w:rsidR="00CB2928" w:rsidRDefault="00CB2928" w:rsidP="00CB2928">
+    <w:p w14:paraId="12A9CA45" w14:textId="77777777" w:rsidR="0090716C" w:rsidRDefault="0090716C" w:rsidP="0090716C">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB2928">
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00B66BAB">
+      <w:r>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2928">
         <w:t>.)</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2928">
         <w:tab/>
         <w:t xml:space="preserve">Souhlas se všemi ujednáními obsaženými v této </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2928">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>mlouvě</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2928">
         <w:t xml:space="preserve"> stvrzují obě strany vlastnoručními podpisy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="071FD365" w14:textId="77777777" w:rsidR="00E73BA7" w:rsidRPr="00CB2928" w:rsidRDefault="00E73BA7" w:rsidP="00CB2928">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BAD889F" w14:textId="77777777" w:rsidR="00655E13" w:rsidRDefault="00655E13" w:rsidP="00DF72B9">
-[...6 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6B5EFF6B" w14:textId="67DC7A9E" w:rsidR="00655E13" w:rsidRDefault="00655E13" w:rsidP="00655E13">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00655E13">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00655E13">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Praze dne </w:t>
       </w:r>
       <w:r w:rsidR="006A0351" w:rsidRPr="009773E1">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="009773E1" w:rsidRPr="009773E1">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>…….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1058DEDC" w14:textId="3C6A6122" w:rsidR="0042168C" w:rsidRDefault="0042168C" w:rsidP="00655E13">
-[...12 lines deleted...]
-    </w:p>
     <w:p w14:paraId="74EAC54C" w14:textId="4D7E646F" w:rsidR="00655E13" w:rsidRDefault="00655E13" w:rsidP="00655E13">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16D80AA6" w14:textId="77777777" w:rsidR="0090716C" w:rsidRDefault="0090716C" w:rsidP="00655E13">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04DFD902" w14:textId="77777777" w:rsidR="00BC55C4" w:rsidRDefault="00BC55C4" w:rsidP="00655E13">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D9FFB54" w14:textId="77777777" w:rsidR="00655E13" w:rsidRPr="00655E13" w:rsidRDefault="00655E13" w:rsidP="00655E13">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9769" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3714"/>
         <w:gridCol w:w="1297"/>
         <w:gridCol w:w="4758"/>
       </w:tblGrid>
       <w:tr w:rsidR="00655E13" w:rsidRPr="00655E13" w14:paraId="32F317E9" w14:textId="77777777" w:rsidTr="0042168C">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3714" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2D79B622" w14:textId="77777777" w:rsidR="00655E13" w:rsidRPr="00655E13" w:rsidRDefault="00655E13" w:rsidP="005903D3">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
             <w:r w:rsidRPr="00655E13">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>....................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1297" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="314D107E" w14:textId="77777777" w:rsidR="00655E13" w:rsidRPr="00655E13" w:rsidRDefault="00655E13" w:rsidP="005903D3">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4758" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="747E78F4" w14:textId="77777777" w:rsidR="00655E13" w:rsidRPr="00655E13" w:rsidRDefault="00655E13" w:rsidP="005903D3">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
             <w:r w:rsidRPr="00655E13">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>..................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00655E13" w:rsidRPr="00655E13" w14:paraId="2F0E256A" w14:textId="77777777" w:rsidTr="0042168C">
         <w:trPr>
           <w:trHeight w:val="912"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3714" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="32E91572" w14:textId="09FD1BBE" w:rsidR="00655E13" w:rsidRDefault="00655E13" w:rsidP="005903D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655E13">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">MČ Praha </w:t>
             </w:r>
             <w:r w:rsidR="00537014">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="00655E13">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Běchovice</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32E87B0D" w14:textId="77777777" w:rsidR="00655E13" w:rsidRPr="00655E13" w:rsidRDefault="00655E13" w:rsidP="00655E13">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00655E13">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Ing. Ondřej Martan, starosta </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1297" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BC563E3" w14:textId="77777777" w:rsidR="00655E13" w:rsidRPr="00655E13" w:rsidRDefault="00655E13" w:rsidP="005903D3">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4758" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="51A12B7C" w14:textId="23970723" w:rsidR="00655E13" w:rsidRPr="00AF769B" w:rsidRDefault="00655E13" w:rsidP="00BC55C4">
             <w:pPr>
               <w:pStyle w:val="Normln1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3A7DF742" w14:textId="220AF44D" w:rsidR="000308C1" w:rsidRDefault="000308C1" w:rsidP="00BC55C4">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E9A4DC4" w14:textId="77777777" w:rsidR="00B22C91" w:rsidRDefault="00B22C91" w:rsidP="00BC55C4">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -6003,110 +6564,110 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC55C4">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bankovní záruka</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BC55C4" w:rsidSect="00A9678B">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="657B00A1" w14:textId="77777777" w:rsidR="00A9678B" w:rsidRDefault="00A9678B" w:rsidP="00F05188">
+    <w:p w14:paraId="59E37994" w14:textId="77777777" w:rsidR="001C06BA" w:rsidRDefault="001C06BA" w:rsidP="00F05188">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7298CA47" w14:textId="77777777" w:rsidR="00A9678B" w:rsidRDefault="00A9678B" w:rsidP="00F05188">
+    <w:p w14:paraId="7796D84B" w14:textId="77777777" w:rsidR="001C06BA" w:rsidRDefault="001C06BA" w:rsidP="00F05188">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1169209894"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="6A50A343" w14:textId="1E3A1DE1" w:rsidR="00F05188" w:rsidRDefault="00F05188">
             <w:pPr>
               <w:pStyle w:val="Zpat"/>
               <w:jc w:val="right"/>
             </w:pPr>
@@ -6180,71 +6741,71 @@
                 <w:noProof/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2DA582A6" w14:textId="77777777" w:rsidR="00F05188" w:rsidRDefault="00F05188">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="091A5B66" w14:textId="77777777" w:rsidR="00A9678B" w:rsidRDefault="00A9678B" w:rsidP="00F05188">
+    <w:p w14:paraId="2F2387F2" w14:textId="77777777" w:rsidR="001C06BA" w:rsidRDefault="001C06BA" w:rsidP="00F05188">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D18409F" w14:textId="77777777" w:rsidR="00A9678B" w:rsidRDefault="00A9678B" w:rsidP="00F05188">
+    <w:p w14:paraId="3B07DAFF" w14:textId="77777777" w:rsidR="001C06BA" w:rsidRDefault="001C06BA" w:rsidP="00F05188">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1228A5A8" w14:textId="55C87AB3" w:rsidR="0042168C" w:rsidRDefault="00F05188" w:rsidP="00B22C91">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1228A5A8" w14:textId="0AE2773D" w:rsidR="0042168C" w:rsidRDefault="00F05188" w:rsidP="00B22C91">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:szCs w:val="24"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t xml:space="preserve">Příloha </w:t>
     </w:r>
     <w:r w:rsidRPr="00FF67A3">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:szCs w:val="24"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
       <w:t>Pravid</w:t>
     </w:r>
     <w:r>
@@ -6257,89 +6818,89 @@
     </w:r>
     <w:r w:rsidRPr="00FF67A3">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:szCs w:val="24"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
       <w:t xml:space="preserve"> pro spolupráci s investory za účelem rozvoje veřejné infrastruktury městské části Praha – Běchovice</w:t>
     </w:r>
     <w:r w:rsidR="00B22C91">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:szCs w:val="24"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="0042168C">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:szCs w:val="24"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
       <w:t xml:space="preserve">– ver. </w:t>
     </w:r>
-    <w:r w:rsidR="006E59FC">
+    <w:r w:rsidR="0090716C">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:szCs w:val="24"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
-      <w:t>24. 1. 2024</w:t>
+      <w:t>22. 4. 2026</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6C92E8DF" w14:textId="39BFE7B4" w:rsidR="00F05188" w:rsidRPr="00F05188" w:rsidRDefault="00B22C91" w:rsidP="00B22C91">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:szCs w:val="24"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>Vzorová smlouva o spolupráci</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000005"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="00000005"/>
     <w:name w:val="WW8Num13"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="169044D6"/>
@@ -6509,170 +7070,170 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2143960732">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="334113716">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="914365636">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DF72B9"/>
     <w:rsid w:val="00004C36"/>
     <w:rsid w:val="000308C1"/>
     <w:rsid w:val="00037836"/>
     <w:rsid w:val="00045C1F"/>
     <w:rsid w:val="00047419"/>
     <w:rsid w:val="00072986"/>
     <w:rsid w:val="000D5592"/>
     <w:rsid w:val="000E45D0"/>
     <w:rsid w:val="000E5889"/>
     <w:rsid w:val="000F45F9"/>
     <w:rsid w:val="00112314"/>
     <w:rsid w:val="001237B3"/>
     <w:rsid w:val="0016220C"/>
     <w:rsid w:val="00172B31"/>
+    <w:rsid w:val="00186013"/>
+    <w:rsid w:val="001C06BA"/>
+    <w:rsid w:val="001D1B5E"/>
     <w:rsid w:val="00217833"/>
     <w:rsid w:val="00237DE9"/>
     <w:rsid w:val="0024106E"/>
     <w:rsid w:val="002533BF"/>
     <w:rsid w:val="00260AFE"/>
     <w:rsid w:val="00266A10"/>
     <w:rsid w:val="002B70D2"/>
     <w:rsid w:val="00336965"/>
     <w:rsid w:val="00381125"/>
     <w:rsid w:val="003962C6"/>
     <w:rsid w:val="003A29CF"/>
     <w:rsid w:val="003B2B4A"/>
     <w:rsid w:val="003B76EB"/>
     <w:rsid w:val="003C4609"/>
     <w:rsid w:val="00402366"/>
     <w:rsid w:val="0042168C"/>
     <w:rsid w:val="004A0F79"/>
+    <w:rsid w:val="004D0BDB"/>
     <w:rsid w:val="004D0E42"/>
     <w:rsid w:val="005230CE"/>
     <w:rsid w:val="005333E0"/>
     <w:rsid w:val="00537014"/>
     <w:rsid w:val="005545FA"/>
     <w:rsid w:val="005902C6"/>
     <w:rsid w:val="005B160C"/>
     <w:rsid w:val="005C11D6"/>
     <w:rsid w:val="0064249D"/>
     <w:rsid w:val="00643799"/>
     <w:rsid w:val="006548C9"/>
     <w:rsid w:val="00655E13"/>
     <w:rsid w:val="00656BB4"/>
     <w:rsid w:val="00657818"/>
     <w:rsid w:val="0066049F"/>
     <w:rsid w:val="0069250C"/>
     <w:rsid w:val="00695333"/>
     <w:rsid w:val="006A0351"/>
     <w:rsid w:val="006A32DE"/>
     <w:rsid w:val="006B6E8B"/>
     <w:rsid w:val="006E59FC"/>
     <w:rsid w:val="007323B1"/>
     <w:rsid w:val="007B40CC"/>
     <w:rsid w:val="007B7CCC"/>
     <w:rsid w:val="007C47F1"/>
     <w:rsid w:val="007F39D6"/>
     <w:rsid w:val="008123E5"/>
     <w:rsid w:val="0083646F"/>
     <w:rsid w:val="00853B32"/>
     <w:rsid w:val="008C46D1"/>
+    <w:rsid w:val="00901FDB"/>
     <w:rsid w:val="00905169"/>
+    <w:rsid w:val="0090716C"/>
     <w:rsid w:val="009773E1"/>
     <w:rsid w:val="009C0556"/>
     <w:rsid w:val="009C15AE"/>
+    <w:rsid w:val="009D7E13"/>
     <w:rsid w:val="009E5749"/>
     <w:rsid w:val="00A439DA"/>
     <w:rsid w:val="00A43D79"/>
     <w:rsid w:val="00A6494C"/>
     <w:rsid w:val="00A9678B"/>
+    <w:rsid w:val="00AE0A5A"/>
     <w:rsid w:val="00AE2016"/>
     <w:rsid w:val="00AF769B"/>
     <w:rsid w:val="00B1789D"/>
     <w:rsid w:val="00B22C91"/>
     <w:rsid w:val="00B467D1"/>
     <w:rsid w:val="00B66BAB"/>
     <w:rsid w:val="00B95C85"/>
     <w:rsid w:val="00BC4149"/>
     <w:rsid w:val="00BC55C4"/>
     <w:rsid w:val="00BD26D3"/>
     <w:rsid w:val="00BE4F83"/>
     <w:rsid w:val="00C458C2"/>
     <w:rsid w:val="00C562D9"/>
+    <w:rsid w:val="00C61A68"/>
     <w:rsid w:val="00C66721"/>
     <w:rsid w:val="00C732AD"/>
     <w:rsid w:val="00CB2928"/>
     <w:rsid w:val="00D2200F"/>
     <w:rsid w:val="00D3796D"/>
     <w:rsid w:val="00D43B18"/>
     <w:rsid w:val="00D5188E"/>
     <w:rsid w:val="00D52548"/>
     <w:rsid w:val="00D52EF8"/>
     <w:rsid w:val="00D6357E"/>
     <w:rsid w:val="00D808B9"/>
     <w:rsid w:val="00DF72B9"/>
     <w:rsid w:val="00E7154A"/>
     <w:rsid w:val="00E73BA7"/>
     <w:rsid w:val="00EB6A15"/>
     <w:rsid w:val="00ED4A5C"/>
     <w:rsid w:val="00ED75B3"/>
     <w:rsid w:val="00F05188"/>
     <w:rsid w:val="00F12CF4"/>
     <w:rsid w:val="00F260D3"/>
     <w:rsid w:val="00F73B7A"/>
     <w:rsid w:val="00F74030"/>
     <w:rsid w:val="00F91620"/>
     <w:rsid w:val="00F961AE"/>
     <w:rsid w:val="00FF67A3"/>
@@ -6685,51 +7246,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="phone"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="60BA690D"/>
   <w15:docId w15:val="{7C1D10BC-8C03-453A-85D6-8C86CE02AF6D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7110,54 +7671,74 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="cs-CZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00DF72B9"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="56"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="Nadpis6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0090716C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis1Char">
     <w:name w:val="Nadpis 1 Char"/>
@@ -7373,91 +7954,106 @@
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revize">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005C11D6"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="cs-CZ"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis6Char">
+    <w:name w:val="Nadpis 6 Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Nadpis6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0090716C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="101269822">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1519075849">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv sady Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7703,67 +8299,67 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>9174</Characters>
+  <Pages>6</Pages>
+  <Words>1947</Words>
+  <Characters>11490</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>21</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>95</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10707</CharactersWithSpaces>
+  <CharactersWithSpaces>13411</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Petr Kšáda</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>